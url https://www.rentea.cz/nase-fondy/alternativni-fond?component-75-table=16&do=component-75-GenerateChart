--- v0 (2026-01-02)
+++ v1 (2026-07-02)
@@ -12,65 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historie cen jednotky" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Datum do</t>
   </si>
   <si>
     <t>AHPJ</t>
   </si>
   <si>
     <t>Měna</t>
   </si>
   <si>
+    <t>23.6.2026</t>
+  </si>
+  <si>
+    <t>CZK</t>
+  </si>
+  <si>
+    <t>16.6.2026</t>
+  </si>
+  <si>
+    <t>9.6.2026</t>
+  </si>
+  <si>
+    <t>2.6.2026</t>
+  </si>
+  <si>
+    <t>26.5.2026</t>
+  </si>
+  <si>
+    <t>19.5.2026</t>
+  </si>
+  <si>
+    <t>12.5.2026</t>
+  </si>
+  <si>
+    <t>5.5.2026</t>
+  </si>
+  <si>
+    <t>28.4.2026</t>
+  </si>
+  <si>
+    <t>21.4.2026</t>
+  </si>
+  <si>
+    <t>14.4.2026</t>
+  </si>
+  <si>
+    <t>7.4.2026</t>
+  </si>
+  <si>
+    <t>31.3.2026</t>
+  </si>
+  <si>
+    <t>24.3.2026</t>
+  </si>
+  <si>
+    <t>17.3.2026</t>
+  </si>
+  <si>
+    <t>10.3.2026</t>
+  </si>
+  <si>
+    <t>3.3.2026</t>
+  </si>
+  <si>
+    <t>24.2.2026</t>
+  </si>
+  <si>
+    <t>17.2.2026</t>
+  </si>
+  <si>
+    <t>10.2.2026</t>
+  </si>
+  <si>
+    <t>3.2.2026</t>
+  </si>
+  <si>
+    <t>27.1.2026</t>
+  </si>
+  <si>
+    <t>20.1.2026</t>
+  </si>
+  <si>
+    <t>13.1.2026</t>
+  </si>
+  <si>
+    <t>6.1.2026</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
     <t>29.12.2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>CZK</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>15.12.2025</t>
   </si>
   <si>
     <t>9.12.2025</t>
   </si>
   <si>
     <t>2.12.2025</t>
   </si>
   <si>
     <t>25.11.2025</t>
   </si>
   <si>
     <t>18.11.2025</t>
   </si>
   <si>
     <t>12.11.2025</t>
   </si>
   <si>
     <t>7.11.2025</t>
   </si>
@@ -491,467 +569,753 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C38"/>
+  <dimension ref="A1:C64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>1.0029999999999999</v>
+        <v>1.0082</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
-        <v>1.0038</v>
+        <v>1.0055000000000001</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
-        <v>1.0039</v>
+        <v>1.0054000000000001</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6">
-        <v>1.0031000000000001</v>
+        <v>1.0048999999999999</v>
       </c>
       <c r="C6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7">
-        <v>1.0008999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="C7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8">
-        <v>1.00049999999999994</v>
+        <v>1.0134</v>
       </c>
       <c r="C8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9">
-        <v>1.0014000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="C9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10">
-        <v>1.00079999999999991</v>
+        <v>1.0141</v>
       </c>
       <c r="C10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11">
-        <v>1.0016</v>
+        <v>1.0133</v>
       </c>
       <c r="C11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12">
-        <v>1.0015000000000001</v>
+        <v>1.0102</v>
       </c>
       <c r="C12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13">
-        <v>1.0013000000000001</v>
+        <v>1.0113</v>
       </c>
       <c r="C13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14">
-        <v>1.0011000000000001</v>
+        <v>1.0166</v>
       </c>
       <c r="C14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15">
-        <v>1.00099999999999989</v>
+        <v>1.0169</v>
       </c>
       <c r="C15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>17</v>
       </c>
       <c r="B16">
-        <v>1.00039999999999996</v>
+        <v>1.0137</v>
       </c>
       <c r="C16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17">
-        <v>0.9995</v>
+        <v>1.0125</v>
       </c>
       <c r="C17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>19</v>
       </c>
       <c r="B18">
-        <v>0.9987</v>
+        <v>1.0107</v>
       </c>
       <c r="C18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>20</v>
       </c>
       <c r="B19">
-        <v>0.9991</v>
+        <v>1.0104</v>
       </c>
       <c r="C19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20">
-        <v>0.9985</v>
+        <v>1.0042</v>
       </c>
       <c r="C20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21">
-        <v>0.9998</v>
+        <v>1.0053000000000001</v>
       </c>
       <c r="C21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22">
-        <v>1.0001</v>
+        <v>1.0037</v>
       </c>
       <c r="C22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>24</v>
       </c>
       <c r="B23">
-        <v>0.9995</v>
+        <v>1.0058</v>
       </c>
       <c r="C23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24">
-        <v>0.9995</v>
+        <v>1.0034000000000001</v>
       </c>
       <c r="C24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>26</v>
       </c>
       <c r="B25">
-        <v>1.00029999999999997</v>
+        <v>1.0069999999999999</v>
       </c>
       <c r="C25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>27</v>
       </c>
       <c r="B26">
-        <v>0.9997</v>
+        <v>1.0043</v>
       </c>
       <c r="C26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>28</v>
       </c>
       <c r="B27">
-        <v>0.9997</v>
+        <v>1.0023</v>
       </c>
       <c r="C27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28">
-        <v>1.0001</v>
+        <v>1.0025999999999999</v>
       </c>
       <c r="C28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>30</v>
       </c>
       <c r="B29">
-        <v>1.0001</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="C29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30">
-        <v>1.00019999999999998</v>
+        <v>1.0038</v>
       </c>
       <c r="C30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31">
-        <v>1.00019999999999998</v>
+        <v>1.0039</v>
       </c>
       <c r="C31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32">
-        <v>1.00019999999999998</v>
+        <v>1.0031000000000001</v>
       </c>
       <c r="C32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33">
-        <v>1.00019999999999998</v>
+        <v>1.0008999999999999</v>
       </c>
       <c r="C33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34">
-        <v>1.0001</v>
+        <v>1.00049999999999994</v>
       </c>
       <c r="C34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35">
-        <v>1.0001</v>
+        <v>1.0014000000000001</v>
       </c>
       <c r="C35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>37</v>
       </c>
       <c r="B36">
-        <v>1.0</v>
+        <v>1.00079999999999991</v>
       </c>
       <c r="C36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>38</v>
       </c>
       <c r="B37">
-        <v>1.0</v>
+        <v>1.0016</v>
       </c>
       <c r="C37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>39</v>
       </c>
       <c r="B38">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="C38" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="C39" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40">
+        <v>1.0011000000000001</v>
+      </c>
+      <c r="C40" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="C41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42">
+        <v>1.00039999999999996</v>
+      </c>
+      <c r="C42" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43">
+        <v>0.9995</v>
+      </c>
+      <c r="C43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44">
+        <v>0.9987</v>
+      </c>
+      <c r="C44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45">
+        <v>0.9991</v>
+      </c>
+      <c r="C45" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46">
+        <v>0.9985</v>
+      </c>
+      <c r="C46" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47">
+        <v>0.9998</v>
+      </c>
+      <c r="C47" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48">
+        <v>1.0001</v>
+      </c>
+      <c r="C48" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49">
+        <v>0.9995</v>
+      </c>
+      <c r="C49" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50">
+        <v>0.9995</v>
+      </c>
+      <c r="C50" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>52</v>
+      </c>
+      <c r="B51">
+        <v>1.00029999999999997</v>
+      </c>
+      <c r="C51" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52">
+        <v>0.9997</v>
+      </c>
+      <c r="C52" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53">
+        <v>0.9997</v>
+      </c>
+      <c r="C53" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54">
+        <v>1.0001</v>
+      </c>
+      <c r="C54" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55">
+        <v>1.0001</v>
+      </c>
+      <c r="C55" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56">
+        <v>1.00019999999999998</v>
+      </c>
+      <c r="C56" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57">
+        <v>1.00019999999999998</v>
+      </c>
+      <c r="C57" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58">
+        <v>1.00019999999999998</v>
+      </c>
+      <c r="C58" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59">
+        <v>1.00019999999999998</v>
+      </c>
+      <c r="C59" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>61</v>
+      </c>
+      <c r="B60">
+        <v>1.0001</v>
+      </c>
+      <c r="C60" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61">
+        <v>1.0001</v>
+      </c>
+      <c r="C61" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>63</v>
+      </c>
+      <c r="B62">
         <v>1.0</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C62" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63">
+        <v>1.0</v>
+      </c>
+      <c r="C63" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>65</v>
+      </c>
+      <c r="B64">
+        <v>1.0</v>
+      </c>
+      <c r="C64" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>